--- v0 (2026-06-20)
+++ v1 (2026-08-21)
@@ -1,1305 +1,1549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7DA0A604" w14:textId="0A9D4834" w:rsidR="00C06C55" w:rsidRDefault="00474796" w:rsidP="00C47C1C">
+    <w:p w14:paraId="7DA0A604" w14:textId="1890B85B" w:rsidR="00C06C55" w:rsidRDefault="00474796" w:rsidP="00C47C1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">“Main Street Living” and “This Is the Life” programming information for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00700E8A">
-[...11 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidR="00285C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>August,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="002518F6">
+      <w:r w:rsidR="00285C65">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D37A64">
+      <w:r w:rsidR="00D711A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="170DEC9B" w14:textId="77777777" w:rsidR="00033B1C" w:rsidRDefault="00033B1C" w:rsidP="00C47C1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C75E350" w14:textId="62ED9E47" w:rsidR="00EC4051" w:rsidRPr="00C47C1C" w:rsidRDefault="00700E8A" w:rsidP="00EC4051">
+    <w:p w14:paraId="1C75E350" w14:textId="4833B551" w:rsidR="00EC4051" w:rsidRPr="00C47C1C" w:rsidRDefault="00285C65" w:rsidP="00EC4051">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
-        <w:t xml:space="preserve">June </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">7 </w:t>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidR="002D162B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D711A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002518F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC4051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>airing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719E28E2" w14:textId="4924D793" w:rsidR="00EC4051" w:rsidRPr="00C47C1C" w:rsidRDefault="00EC4051" w:rsidP="00EC4051">
+    <w:p w14:paraId="719E28E2" w14:textId="5034EB4F" w:rsidR="00EC4051" w:rsidRPr="00C47C1C" w:rsidRDefault="00EC4051" w:rsidP="00EC4051">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This is the Life – “</w:t>
-[...13 lines deleted...]
-        <w:t>”</w:t>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="00021363">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s the Life – “</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2288">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Return Trip</w:t>
       </w:r>
       <w:r w:rsidR="00DD1193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...43 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">” – </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2288">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The modern-day story of a prodigal daughter</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AB8289" w14:textId="51CA8077" w:rsidR="00833BBF" w:rsidRPr="00666D38" w:rsidRDefault="00EC4051" w:rsidP="00833BBF">
+    <w:p w14:paraId="16AB8289" w14:textId="1FCF7D5B" w:rsidR="00833BBF" w:rsidRPr="00285C65" w:rsidRDefault="00EC4051" w:rsidP="00833BBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="26282A"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Worship Service </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF68C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF68C9">
-[...27 lines deleted...]
-      <w:r w:rsidR="00CB4D2F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>Rev.</w:t>
+      </w:r>
+      <w:r w:rsidR="00285C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2288">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>Ben Perkins</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7461E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidR="00D16C08">
-[...83 lines deleted...]
-      <w:r w:rsidR="00700E8A">
+      <w:r w:rsidR="002C2288">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>Shepherd of Peace</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7461E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lutheran Church in </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2288">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>Sergeant Bluff, IA</w:t>
+      </w:r>
+      <w:r w:rsidR="00751835">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>, de</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>livers the message</w:t>
+      </w:r>
+      <w:r w:rsidR="00464481">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="00554ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>Graceful Inheritance</w:t>
+      </w:r>
+      <w:r w:rsidR="00464481">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00554ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>Matthew 14:20</w:t>
+      </w:r>
+      <w:r w:rsidR="00833BBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00F56DF9">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">captioned for the deaf and hard of hearing.  </w:t>
+      <w:r w:rsidR="00554ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This program is interpreted and closed captioned for the deaf and hard of hearing.  </w:t>
       </w:r>
       <w:r w:rsidR="00833BBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Additional information is available on the web site</w:t>
       </w:r>
       <w:r w:rsidR="00833BBF" w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
+      <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidR="00833BBF" w:rsidRPr="00C47C1C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="26282A"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00833BBF" w:rsidRPr="00C47C1C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.mainstreetliving.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00833BBF" w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F92E67" w14:textId="77777777" w:rsidR="00EC4051" w:rsidRDefault="00EC4051" w:rsidP="001B4C67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C3AA13F" w14:textId="07772796" w:rsidR="00146D7E" w:rsidRDefault="00700E8A" w:rsidP="001B4C67">
+    <w:p w14:paraId="0C3AA13F" w14:textId="1ABCD462" w:rsidR="00146D7E" w:rsidRDefault="00285C65" w:rsidP="001B4C67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">June </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00A34C94">
+        <w:t xml:space="preserve">August </w:t>
+      </w:r>
+      <w:r w:rsidR="00D711A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47C1C" w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>airing</w:t>
+      </w:r>
+      <w:r w:rsidR="008B394A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C47C1C" w:rsidRPr="00C47C1C">
-[...4 lines deleted...]
-        <w:t>airing</w:t>
+    </w:p>
+    <w:p w14:paraId="402154E7" w14:textId="43F31237" w:rsidR="00666D38" w:rsidRDefault="00146D7E" w:rsidP="00C47C1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="00021363">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s the Life – “</w:t>
+      </w:r>
+      <w:r w:rsidR="00554ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Some People Need Help</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7461E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="008B394A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="008F1A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>An amputee from a Veteran’s hospital must learn that hurting others will not help him</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F99CB86" w14:textId="2DC89B29" w:rsidR="007C77F9" w:rsidRPr="00285C65" w:rsidRDefault="00C47C1C" w:rsidP="007C77F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship Service </w:t>
+      </w:r>
+      <w:r w:rsidR="001A1E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...73 lines deleted...]
-      <w:r w:rsidRPr="00C47C1C">
+      <w:r w:rsidR="00C06C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rev.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53E91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C06C55">
-[...6 lines deleted...]
-      <w:r w:rsidR="00C53E91">
+      <w:r w:rsidR="008F1A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Merle Mahnken</w:t>
+      </w:r>
+      <w:r w:rsidR="00285C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="0018543B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Immanuel</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7461E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lutheran Church in </w:t>
+      </w:r>
+      <w:r w:rsidR="0018543B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Schleswig, IA</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00153260">
-[...47 lines deleted...]
-      </w:r>
       <w:r w:rsidR="001E1A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>delivers the message</w:t>
       </w:r>
       <w:r w:rsidR="00651227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...30 lines deleted...]
-        <w:r w:rsidR="004964E8" w:rsidRPr="00C47C1C">
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="007C77F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What God </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8199C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="007C77F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an Do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007C77F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>With</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007C77F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Our Little Faith</w:t>
+      </w:r>
+      <w:r w:rsidR="00651227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” based on </w:t>
+      </w:r>
+      <w:r w:rsidR="007C77F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Matthew 14:22-33</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6628">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="007C77F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This program is interpreted and closed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007C77F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>captioned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007C77F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the deaf and hard of hearing.  </w:t>
+      </w:r>
+      <w:r w:rsidR="007C77F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Additional information is available on the web site</w:t>
+      </w:r>
+      <w:r w:rsidR="007C77F9" w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="007C77F9" w:rsidRPr="00C47C1C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="26282A"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="004964E8" w:rsidRPr="00C47C1C">
+        <w:r w:rsidR="007C77F9" w:rsidRPr="00C47C1C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.mainstreetliving.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004964E8" w:rsidRPr="00C47C1C">
+      <w:r w:rsidR="007C77F9" w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD91928" w14:textId="5A21C14C" w:rsidR="00C47C1C" w:rsidRPr="00666D38" w:rsidRDefault="00C47C1C" w:rsidP="00C47C1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="21EA4102" w14:textId="77777777" w:rsidR="00EC4051" w:rsidRDefault="00EC4051" w:rsidP="00C47C1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3888E2BB" w14:textId="0E77E851" w:rsidR="00C47C1C" w:rsidRDefault="00700E8A" w:rsidP="00C47C1C">
+    <w:p w14:paraId="3888E2BB" w14:textId="1BDF2960" w:rsidR="00C47C1C" w:rsidRDefault="00285C65" w:rsidP="00C47C1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">June </w:t>
-[...6 lines deleted...]
-        <w:t>21</w:t>
+        <w:t>August 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C47C1C" w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>airing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766EF4C0" w14:textId="1891883B" w:rsidR="00146D7E" w:rsidRPr="001B4C67" w:rsidRDefault="0025325F" w:rsidP="00C47C1C">
+    <w:p w14:paraId="766EF4C0" w14:textId="029B6A09" w:rsidR="00146D7E" w:rsidRPr="001B4C67" w:rsidRDefault="0025325F" w:rsidP="00C47C1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This is the Life –</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00651227">
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="00021363">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s the Life –</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2288">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Jeremy” – Deals with the relationship between a mother and a mentally challenged son who lives in a home</w:t>
+      </w:r>
+      <w:r w:rsidR="002D162B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15007364" w14:textId="77777777" w:rsidR="00E620B8" w:rsidRPr="00285C65" w:rsidRDefault="00021363" w:rsidP="00E620B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship Service </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B394A">
-[...65 lines deleted...]
-      <w:r w:rsidR="007527D8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Rev. </w:t>
       </w:r>
-      <w:r w:rsidR="00734F4C">
-[...6 lines deleted...]
-      <w:r w:rsidR="00624B4D">
+      <w:r w:rsidR="00B8199C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Lucas Booher</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidR="00734F4C">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">Jesus </w:t>
+      <w:r w:rsidR="00B8199C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Zion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lutheran Church in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8199C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Storm Lake, IA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, delivers the message </w:t>
+      </w:r>
+      <w:r w:rsidR="00E620B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“God Be Merciful to Me, a Sinner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>” ba</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8199C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ed on </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7461E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luke </w:t>
+      </w:r>
+      <w:r w:rsidR="00E620B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>18:9-14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E620B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This program is interpreted and closed </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00912F33">
-[...11 lines deleted...]
-        <w:t>he</w:t>
+      <w:r w:rsidR="00E620B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>captioned</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00734F4C">
-[...49 lines deleted...]
-        <w:r w:rsidR="00C47C1C" w:rsidRPr="00C47C1C">
+      <w:r w:rsidR="00E620B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the deaf and hard of hearing.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E620B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Additional information is available on the web site</w:t>
+      </w:r>
+      <w:r w:rsidR="00E620B8" w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00E620B8" w:rsidRPr="00C47C1C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="26282A"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00C47C1C" w:rsidRPr="00C47C1C">
+        <w:r w:rsidR="00E620B8" w:rsidRPr="00C47C1C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.mainstreetliving.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C47C1C" w:rsidRPr="00C47C1C">
+      <w:r w:rsidR="00E620B8" w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="68F71F0D" w14:textId="4D578AA9" w:rsidR="00021363" w:rsidRPr="00666D38" w:rsidRDefault="00021363" w:rsidP="00021363">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1DAA20BD" w14:textId="77777777" w:rsidR="00C47C1C" w:rsidRDefault="00C47C1C" w:rsidP="00C47C1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22B6AEC1" w14:textId="71C6C801" w:rsidR="00FF0DC8" w:rsidRDefault="00624B4D" w:rsidP="00FF0DC8">
+    <w:p w14:paraId="22B6AEC1" w14:textId="339D5E46" w:rsidR="00FF0DC8" w:rsidRDefault="00285C65" w:rsidP="00FF0DC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">June </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00A34C94">
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidR="002D162B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0DC8" w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> airing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062DF79C" w14:textId="289D980E" w:rsidR="00021363" w:rsidRDefault="00021363" w:rsidP="00021363">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>This Is the Life – “</w:t>
+      </w:r>
+      <w:r w:rsidR="008F78BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Flight Plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” – </w:t>
+      </w:r>
+      <w:r w:rsidR="008F78BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A man </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008F78BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008F78BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deal with the death of a young boy with a terminal illness.  Will it strengthen</w:t>
+      </w:r>
+      <w:r w:rsidR="00123C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> his faith or destroy it?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D6B085" w14:textId="77777777" w:rsidR="00D746C1" w:rsidRPr="00285C65" w:rsidRDefault="00021363" w:rsidP="00D746C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship Service </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF0DC8" w:rsidRPr="00C47C1C">
-[...4 lines deleted...]
-        <w:t>airing</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rev. </w:t>
+      </w:r>
+      <w:r w:rsidR="00123C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Robert Mayes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E257F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Immanuel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lutheran Church in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E257F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Beemer</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7461E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NE, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E257F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D746C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zion St. John Lutheran Church in Wisner, NE, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>delivers the message “</w:t>
+      </w:r>
+      <w:r w:rsidR="00D746C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>From Famine to Feast”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00D746C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Matthew 14:13-21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D746C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This program is interpreted and closed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D746C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>captioned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D746C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the deaf and hard of hearing.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D746C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Additional information is available on the web site</w:t>
+      </w:r>
+      <w:r w:rsidR="00D746C1" w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00D746C1" w:rsidRPr="00C47C1C">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="26282A"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00D746C1" w:rsidRPr="00C47C1C">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="1155CC"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.mainstreetliving.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D746C1" w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555AEF83" w14:textId="529B542D" w:rsidR="00FF0DC8" w:rsidRPr="00C47C1C" w:rsidRDefault="00FF0DC8" w:rsidP="00FF0DC8">
+    <w:p w14:paraId="6B6F27D6" w14:textId="090CEE3D" w:rsidR="00021363" w:rsidRDefault="00021363" w:rsidP="00021363">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...42 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6A1673" w14:textId="77777777" w:rsidR="00C7461E" w:rsidRDefault="00C7461E" w:rsidP="00021363">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BEAEFF8" w14:textId="3EF242F0" w:rsidR="00C7461E" w:rsidRDefault="00C7461E" w:rsidP="00C7461E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>August 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> airing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F04E53E" w14:textId="39B97742" w:rsidR="00C7461E" w:rsidRDefault="00C7461E" w:rsidP="00C7461E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>This Is the Life – “</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6509E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Amazing Grace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” – </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6509E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A man who has come from a poor beginning to a rich and full life must learn not to forsake his Christian Fait</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>h.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A61E801" w14:textId="16A55C0B" w:rsidR="00206D47" w:rsidRPr="00285C65" w:rsidRDefault="00C7461E" w:rsidP="00206D47">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship Service </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00206D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rev. Robert Mayes of Immanuel Lutheran Church in Beemer, NE, and Zion St. John Lutheran Church in Wisner, NE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, delivers the message “</w:t>
+      </w:r>
+      <w:r w:rsidR="00206D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Jesus Helps Our Weak Faith</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Matthew 14:22-33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00206D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This program is interpreted and closed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00206D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>captioned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00206D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the deaf and hard of hearing.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00206D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Additional information is available on the web site</w:t>
+      </w:r>
+      <w:r w:rsidR="00206D47" w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00206D47" w:rsidRPr="00C47C1C">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="26282A"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00206D47" w:rsidRPr="00C47C1C">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="1155CC"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.mainstreetliving.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00206D47" w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B528EB8" w14:textId="4F440B7B" w:rsidR="00BD1D32" w:rsidRDefault="00FF0DC8" w:rsidP="00BD1D32">
-[...209 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="59DB67CB" w14:textId="790E4EB8" w:rsidR="00C7461E" w:rsidRPr="00666D38" w:rsidRDefault="00C7461E" w:rsidP="00C7461E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="294125FE" w14:textId="77777777" w:rsidR="0046259C" w:rsidRDefault="0046259C" w:rsidP="00BD1D32">
-[...4 lines deleted...]
-          <w:color w:val="1155CC"/>
+    <w:p w14:paraId="28CD02A3" w14:textId="77777777" w:rsidR="00C7461E" w:rsidRPr="00666D38" w:rsidRDefault="00C7461E" w:rsidP="00021363">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0046259C">
+    <w:sectPr w:rsidR="00C7461E" w:rsidRPr="00666D38">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1314,155 +1558,151 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C47C1C"/>
+    <w:rsid w:val="00021363"/>
     <w:rsid w:val="00033B1C"/>
+    <w:rsid w:val="00060E70"/>
     <w:rsid w:val="000801BA"/>
     <w:rsid w:val="000815E1"/>
     <w:rsid w:val="00103B58"/>
+    <w:rsid w:val="00123C06"/>
     <w:rsid w:val="00146D7E"/>
-    <w:rsid w:val="00153260"/>
     <w:rsid w:val="0017046B"/>
+    <w:rsid w:val="0018543B"/>
     <w:rsid w:val="001A1E95"/>
     <w:rsid w:val="001A7BD7"/>
     <w:rsid w:val="001B0B17"/>
     <w:rsid w:val="001B4C67"/>
     <w:rsid w:val="001E1A08"/>
+    <w:rsid w:val="00206D47"/>
+    <w:rsid w:val="00210A3B"/>
+    <w:rsid w:val="00231CB9"/>
     <w:rsid w:val="00244BDA"/>
     <w:rsid w:val="002518F6"/>
     <w:rsid w:val="0025325F"/>
-    <w:rsid w:val="002B2D14"/>
+    <w:rsid w:val="00275C59"/>
+    <w:rsid w:val="00285C65"/>
+    <w:rsid w:val="002C2288"/>
+    <w:rsid w:val="002D162B"/>
     <w:rsid w:val="002D78F1"/>
     <w:rsid w:val="00310A86"/>
     <w:rsid w:val="00326701"/>
+    <w:rsid w:val="003426FA"/>
     <w:rsid w:val="00364926"/>
-    <w:rsid w:val="00373D3F"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00463212"/>
     <w:rsid w:val="00464481"/>
-    <w:rsid w:val="0047132D"/>
     <w:rsid w:val="00474796"/>
-    <w:rsid w:val="0047774E"/>
-    <w:rsid w:val="00477E4A"/>
     <w:rsid w:val="004809E9"/>
-    <w:rsid w:val="0049236A"/>
-    <w:rsid w:val="004964E8"/>
     <w:rsid w:val="004D60D9"/>
     <w:rsid w:val="005068CF"/>
+    <w:rsid w:val="00554ECF"/>
     <w:rsid w:val="0059202D"/>
     <w:rsid w:val="005F1B56"/>
     <w:rsid w:val="00603800"/>
     <w:rsid w:val="00611CF5"/>
-    <w:rsid w:val="00624B4D"/>
-    <w:rsid w:val="00647696"/>
     <w:rsid w:val="00651227"/>
     <w:rsid w:val="00666D38"/>
+    <w:rsid w:val="00681887"/>
     <w:rsid w:val="006833B8"/>
     <w:rsid w:val="006900C8"/>
+    <w:rsid w:val="006C06F0"/>
     <w:rsid w:val="006D0FF8"/>
     <w:rsid w:val="006D7D4B"/>
-    <w:rsid w:val="006F4E46"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00717459"/>
+    <w:rsid w:val="006E6628"/>
     <w:rsid w:val="00730C83"/>
-    <w:rsid w:val="00734F4C"/>
+    <w:rsid w:val="00751835"/>
     <w:rsid w:val="007527D8"/>
     <w:rsid w:val="0077506B"/>
     <w:rsid w:val="00776069"/>
     <w:rsid w:val="007B54F0"/>
+    <w:rsid w:val="007C77F9"/>
     <w:rsid w:val="007F248F"/>
-    <w:rsid w:val="007F5FA8"/>
     <w:rsid w:val="00812CBE"/>
     <w:rsid w:val="00833401"/>
     <w:rsid w:val="00833BBF"/>
+    <w:rsid w:val="0086528B"/>
     <w:rsid w:val="008B394A"/>
-    <w:rsid w:val="008E2F39"/>
-    <w:rsid w:val="00912F33"/>
+    <w:rsid w:val="008F1A85"/>
+    <w:rsid w:val="008F78BF"/>
     <w:rsid w:val="00936A91"/>
     <w:rsid w:val="0098449F"/>
     <w:rsid w:val="009D52C7"/>
     <w:rsid w:val="009E6286"/>
     <w:rsid w:val="00A019AA"/>
-    <w:rsid w:val="00A34C94"/>
     <w:rsid w:val="00AE01FD"/>
+    <w:rsid w:val="00AF2E50"/>
     <w:rsid w:val="00AF68C9"/>
-    <w:rsid w:val="00B2003B"/>
     <w:rsid w:val="00B50A8D"/>
-    <w:rsid w:val="00BA5EF1"/>
+    <w:rsid w:val="00B8199C"/>
     <w:rsid w:val="00BD1D32"/>
     <w:rsid w:val="00C06C55"/>
-    <w:rsid w:val="00C17C21"/>
     <w:rsid w:val="00C40287"/>
     <w:rsid w:val="00C47C1C"/>
     <w:rsid w:val="00C53E91"/>
-    <w:rsid w:val="00C5573A"/>
+    <w:rsid w:val="00C7461E"/>
     <w:rsid w:val="00C85256"/>
-    <w:rsid w:val="00CB4D2F"/>
     <w:rsid w:val="00CC0D24"/>
-    <w:rsid w:val="00CC1DEC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D37A64"/>
+    <w:rsid w:val="00D6509E"/>
+    <w:rsid w:val="00D711A6"/>
+    <w:rsid w:val="00D746C1"/>
     <w:rsid w:val="00DD1193"/>
-    <w:rsid w:val="00DF737B"/>
     <w:rsid w:val="00E026D8"/>
+    <w:rsid w:val="00E0516F"/>
     <w:rsid w:val="00E23337"/>
+    <w:rsid w:val="00E257F3"/>
     <w:rsid w:val="00E607DB"/>
+    <w:rsid w:val="00E620B8"/>
     <w:rsid w:val="00EC4051"/>
     <w:rsid w:val="00EE0924"/>
-    <w:rsid w:val="00EE6E46"/>
     <w:rsid w:val="00EF4765"/>
-    <w:rsid w:val="00F1395B"/>
     <w:rsid w:val="00F23F46"/>
-    <w:rsid w:val="00F56DF9"/>
+    <w:rsid w:val="00F66AEB"/>
     <w:rsid w:val="00F83877"/>
     <w:rsid w:val="00FE7906"/>
     <w:rsid w:val="00FF0DC8"/>
+    <w:rsid w:val="00FF36AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7CD8E5D9"/>
@@ -1885,103 +2125,91 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE01FD"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1710032705">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2081437866">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2225,87 +2453,72 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>304</Words>
-  <Characters>1736</Characters>
+  <Words>414</Words>
+  <Characters>2362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2036</CharactersWithSpaces>
+  <CharactersWithSpaces>2771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Karl &amp; Julie Bahrke</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>