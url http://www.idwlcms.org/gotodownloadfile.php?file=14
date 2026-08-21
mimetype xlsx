--- v0 (2026-06-20)
+++ v1 (2026-08-21)
@@ -1,91 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="26626"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowadistrictwest-my.sharepoint.com/personal/roger_iowadistrictwest_org/Documents/Documents/A Roger/Compensation Guidelines/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowadistrictwest-my.sharepoint.com/personal/roger_iowadistrictwest_org/Documents/Documents/A Roger/Compensation Guidelines/2026 Compensation Guidelines reveiw for 2027/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{4A56B8AD-0B76-4276-A91C-E4F055446570}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{653B3D62-0A8A-4E98-8139-3B048B860080}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3030" yWindow="3030" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Commissioned" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B30" i="1" l="1"/>
   <c r="B29" i="1"/>
   <c r="B28" i="1" l="1"/>
   <c r="B32" i="1" s="1"/>
-  <c r="B35" i="1"/>
   <c r="B34" i="1"/>
-  <c r="B37" i="1" l="1"/>
+  <c r="B36" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Compensation</t>
   </si>
   <si>
     <t>Base Salary</t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>1/2 of Social Security &amp; Medicare</t>
   </si>
   <si>
     <t>Total Worker Compensation</t>
   </si>
   <si>
     <t>Benefits</t>
   </si>
   <si>
     <t>Housing Allowance Designation</t>
   </si>
   <si>
     <t>Principal</t>
   </si>
   <si>
@@ -119,53 +118,50 @@
         <family val="1"/>
       </rPr>
       <t>Commissioned</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Georgia"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Ministers</t>
     </r>
   </si>
   <si>
     <t>Years of Experience</t>
   </si>
   <si>
     <t>Highest Degree</t>
   </si>
   <si>
     <t>Worker's Name</t>
   </si>
   <si>
     <t xml:space="preserve">Base Salary from Chart </t>
-  </si>
-[...1 lines deleted...]
-    <t>Retirement Plan Adjustment (optional)</t>
   </si>
   <si>
     <t>Concordia Plan Services</t>
   </si>
   <si>
     <t>DCE/DCO/Deaconess</t>
   </si>
   <si>
     <t>DCE/DCO/Deaconess? (yes or no)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -599,51 +595,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E43"/>
+  <dimension ref="A1:E42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.85546875" customWidth="1"/>
     <col min="2" max="2" width="36.85546875" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="14"/>
     </row>
     <row r="2" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A2" s="7"/>
@@ -777,51 +773,51 @@
     <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
     </row>
     <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="5"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
     </row>
     <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="17" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
     </row>
     <row r="24" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="5"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
     </row>
     <row r="25" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="5"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
     </row>
     <row r="26" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="5"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
@@ -840,172 +836,160 @@
       <c r="A28" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="3">
         <f>A16</f>
         <v>0</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="4"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="3">
         <f>IF(A19="yes",A16*0.3,0)</f>
         <v>0</v>
       </c>
       <c r="C29" s="9"/>
       <c r="D29" s="4"/>
       <c r="E29" s="3"/>
     </row>
     <row r="30" spans="1:5" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A30" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B30" s="19">
         <f>IF(A22="yes",A16*0.15,0)</f>
         <v>0</v>
       </c>
       <c r="C30" s="9"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
     </row>
     <row r="31" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="5"/>
       <c r="B31" s="3"/>
       <c r="C31" s="9"/>
       <c r="D31" s="4"/>
       <c r="E31" s="3"/>
     </row>
     <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="3">
         <f>SUM(B28:B31)</f>
         <v>0</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
     </row>
     <row r="33" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="8"/>
       <c r="B33" s="3"/>
       <c r="C33" s="1"/>
       <c r="D33" s="4"/>
       <c r="E33" s="3"/>
     </row>
     <row r="34" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="3">
         <f>0.0765*B32</f>
         <v>0</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
     </row>
     <row r="35" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="A35" s="1"/>
+      <c r="B35" s="3"/>
       <c r="C35" s="1"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
     </row>
     <row r="36" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A36" s="1"/>
-      <c r="B36" s="3"/>
+      <c r="A36" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="12">
+        <f>SUM(B32:B34)</f>
+        <v>0</v>
+      </c>
       <c r="C36" s="1"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
     </row>
     <row r="37" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A37" s="8" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="A37" s="1"/>
+      <c r="B37" s="10"/>
       <c r="C37" s="1"/>
-      <c r="D37" s="3"/>
-[...4 lines deleted...]
-      <c r="B38" s="10"/>
+      <c r="D37" s="8"/>
+      <c r="E37" s="11"/>
+    </row>
+    <row r="38" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+      <c r="A38" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="1"/>
       <c r="C38" s="1"/>
-      <c r="D38" s="8"/>
-[...6 lines deleted...]
-      <c r="B39" s="1"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+    </row>
+    <row r="39" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A39" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="C39" s="1"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
     </row>
     <row r="40" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
     </row>
-    <row r="41" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="A43" s="6" t="s">
+    <row r="42" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+      <c r="A42" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B43" s="1" t="s">
+      <c r="B42" s="1" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="82" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>